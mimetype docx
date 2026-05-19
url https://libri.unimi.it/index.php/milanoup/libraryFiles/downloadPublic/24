--- v0 (2026-03-12)
+++ v1 (2026-05-19)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4BD1F4DE" w14:textId="5D433039" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheda proposta di pubblicazione su Milano UP </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -678,51 +678,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="5091"/>
         <w:gridCol w:w="2269"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC2FB0" w14:paraId="4BD1F4F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD1F4F2" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+          <w:p w14:paraId="4BD1F4F2" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00C85C8E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1257095491"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -1299,664 +1299,485 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BD1F50B" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00EC2FB0">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD1F50C" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00EC2FB0">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD1F50D" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
+    <w:p w14:paraId="73490231" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRDefault="001E0E82" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Area scientifica di collocazione del volume: </w:t>
+        <w:t xml:space="preserve">Area scientifica di collocazione del volume (selezionare solo una scelta): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F50E" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="52E5FC20" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1707563318"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E66AA6">
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E66AA6">
-[...8 lines deleted...]
-      <w:r w:rsidR="00E66AA6">
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Arti</w:t>
       </w:r>
-      <w:r w:rsidR="00E66AA6">
+    </w:p>
+    <w:p w14:paraId="5C0627DF" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-934829532"/>
+          <w:id w:val="1632062402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E66AA6">
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E66AA6">
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Beni culturali</w:t>
+        <w:t xml:space="preserve"> Diritto, società, economia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F50F" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
+    <w:p w14:paraId="73348474" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="635458897"/>
+          <w:id w:val="-833135979"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Filosofia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F510" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
+    <w:p w14:paraId="40CA4C4E" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1712260003"/>
+          <w:id w:val="1984503281"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letterature e culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDE110C" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1889988988"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lingue e linguaggio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0140C27E" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1340071856"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C721A0A" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="696426224"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scienze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305DC94D" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="881051358"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Storia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F511" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
+    <w:p w14:paraId="4BD1F518" w14:textId="2314BB9A" w:rsidR="00EC2FB0" w:rsidRPr="00C85C8E" w:rsidRDefault="00C85C8E" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1505471836"/>
+          <w:id w:val="-1832598496"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001E0E82" w:rsidRPr="00C85C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Studi linguistici e letterari</w:t>
+        <w:t xml:space="preserve"> Scienze applicate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F512" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="29576CBB" w14:textId="77777777" w:rsidR="001E0E82" w:rsidRPr="001E0E82" w:rsidRDefault="001E0E82" w:rsidP="001E0E82">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00E66AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...287 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD1F519" w14:textId="44C35352" w:rsidR="00EC2FB0" w:rsidRPr="00CB213C" w:rsidRDefault="006C75B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB213C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Materiali da presentare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A020B4" w14:textId="223A63DA" w:rsidR="00763EB3" w:rsidRPr="00CB213C" w:rsidRDefault="00763EB3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2055,51 +1876,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD1F51C" w14:textId="14604FCD" w:rsidR="00EC2FB0" w:rsidRPr="00CB213C" w:rsidRDefault="00E66AA6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB213C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Data di consegna della bozza completa del volume</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F51D" w14:textId="40007760" w:rsidR="00EC2FB0" w:rsidRPr="00CB213C" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="4BD1F51D" w14:textId="40007760" w:rsidR="00EC2FB0" w:rsidRPr="00CB213C" w:rsidRDefault="00C85C8E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1674637975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E66AA6" w:rsidRPr="00CB213C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
@@ -2325,51 +2146,50 @@
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BD1F522" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lingua in cui è scritto il testo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4BD1F523" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00EC2FB0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
@@ -2411,50 +2231,51 @@
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BD1F526" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page" w:clear="all"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Eventuale Ente patrocinante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -3166,51 +2987,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">roponente dichiara di aderire alle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Linee Guida di pubblicazione di MilanoUP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e garantisce che l’opera presentata:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F539" w14:textId="35DAA04F" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="4BD1F539" w14:textId="35DAA04F" w:rsidR="00EC2FB0" w:rsidRDefault="00C85C8E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="460841036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E66AA6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -3240,127 +3061,127 @@
       <w:r w:rsidR="0069337B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/autrici</w:t>
       </w:r>
       <w:r w:rsidR="00E66AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> o di altri</w:t>
       </w:r>
       <w:r w:rsidR="0069337B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/altre</w:t>
       </w:r>
       <w:r w:rsidR="00E66AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> aventi diritto, per quanto riguarda sia testi, immagini, foto, tabelle, sia altri contenuti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F53A" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="4BD1F53A" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00C85C8E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-41987127"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E66AA6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E66AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> non è il risultato di attività rientranti nella normativa sulla proprietà industriale e non è oggetto di eventuali registrazioni di tipo brevettuale;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F53B" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="4BD1F53B" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00C85C8E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1938512937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E66AA6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E66AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> non è stato prodotto nell’ambito di progetti finanziati da soggetti pubblici o privati che hanno preventivamente posto particolari vincoli alla divulgazione dei risultati per motivi di riservatezza o segretezza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD1F53C" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="004A6967">
+    <w:p w14:paraId="4BD1F53C" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00C85C8E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="151880544"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E66AA6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -3528,170 +3349,171 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BD1F543" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00EC2FB0">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC2FB0">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2255" w:right="1134" w:bottom="993" w:left="1134" w:header="708" w:footer="136" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="26670605" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="226C3D3C" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1E771344" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BD1F549" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Milano University Press</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:tooltip="mailto:redazione.milanoup@unimi.it" w:history="1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>redazione.milanoup@unimi.it</w:t>
       </w:r>
@@ -3768,165 +3590,165 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4BD1F54A" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6DC245E0" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="769D4115" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0F399457" w14:textId="77777777" w:rsidR="004A6967" w:rsidRDefault="004A6967">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BD1F548" w14:textId="77777777" w:rsidR="00EC2FB0" w:rsidRDefault="00E66AA6">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD1F54B" wp14:editId="4BD1F54C">
               <wp:extent cx="3810000" cy="825408"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Immagine 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="2" name="logogrande.jpg"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3974721" cy="861093"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:300.00pt;height:64.99pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
               <v:imagedata r:id="rId2" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006F4B05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A85C5AF6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7675,276 +7497,280 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1515725884">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="67769364">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1560626925">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1961371582">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1386105202">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1940991589">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="744258638">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1494179716">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1938247273">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="399907218">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="119540082">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="256448294">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="821046899">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="895822316">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="905215588">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2083945796">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1573084588">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="495538145">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1762919579">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="64574653">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="255328719">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1746100259">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2102986746">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="12539368">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="614751105">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="601307416">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1690833490">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1370490578">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1865555123">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1795755197">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="575017557">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1919747641">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="815101338">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="102773276">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1077824915">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1395078987">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1670870132">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2075468597">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC2FB0"/>
     <w:rsid w:val="00056E61"/>
     <w:rsid w:val="00086E39"/>
     <w:rsid w:val="000B6F0F"/>
     <w:rsid w:val="000F62DE"/>
     <w:rsid w:val="00136941"/>
     <w:rsid w:val="00191565"/>
     <w:rsid w:val="001A64A5"/>
+    <w:rsid w:val="001E0E82"/>
     <w:rsid w:val="001F6621"/>
     <w:rsid w:val="00264325"/>
     <w:rsid w:val="00283B05"/>
+    <w:rsid w:val="002B2C45"/>
     <w:rsid w:val="002B77BF"/>
     <w:rsid w:val="003178BA"/>
     <w:rsid w:val="00357E6F"/>
     <w:rsid w:val="003A038D"/>
     <w:rsid w:val="003A33AB"/>
     <w:rsid w:val="003C088B"/>
     <w:rsid w:val="004A256C"/>
     <w:rsid w:val="004A6967"/>
     <w:rsid w:val="00587E8D"/>
     <w:rsid w:val="006503ED"/>
     <w:rsid w:val="00666E9B"/>
     <w:rsid w:val="00671C58"/>
     <w:rsid w:val="006838A1"/>
     <w:rsid w:val="0069337B"/>
     <w:rsid w:val="006C75B6"/>
     <w:rsid w:val="00717859"/>
     <w:rsid w:val="0074156E"/>
     <w:rsid w:val="00763EB3"/>
     <w:rsid w:val="00776633"/>
     <w:rsid w:val="007C7FB9"/>
     <w:rsid w:val="008938CE"/>
     <w:rsid w:val="009246A3"/>
     <w:rsid w:val="00943055"/>
     <w:rsid w:val="00954E6C"/>
     <w:rsid w:val="00992C14"/>
     <w:rsid w:val="009A3F56"/>
     <w:rsid w:val="009C5E82"/>
+    <w:rsid w:val="00B47DC7"/>
     <w:rsid w:val="00B90734"/>
     <w:rsid w:val="00BA15C9"/>
     <w:rsid w:val="00C66C3A"/>
+    <w:rsid w:val="00C85C8E"/>
     <w:rsid w:val="00CB213C"/>
     <w:rsid w:val="00D0732D"/>
     <w:rsid w:val="00D139AF"/>
     <w:rsid w:val="00D70E0A"/>
     <w:rsid w:val="00DD20C8"/>
     <w:rsid w:val="00E25161"/>
     <w:rsid w:val="00E66AA6"/>
     <w:rsid w:val="00EA3516"/>
     <w:rsid w:val="00EC2FB0"/>
     <w:rsid w:val="00EC744F"/>
     <w:rsid w:val="00FB2EF3"/>
     <w:rsid w:val="00FF77F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BD1F4DE"/>
   <w15:docId w15:val="{20A9A879-9708-482A-98E9-25E8A6467AB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20047,51 +19873,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
     <w:name w:val="Menzione non risolta1"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.it/chapterIT/index.php/license-your-work/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redazione.milanoup@unimi.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redazione.milanoup@unimi.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -20313,52 +20139,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e62dcb23-1f35-4ae1-930d-357247b632b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EA3D7A0C14B10147AE6D8EE75C54929F" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="e02eea2fb2ba4f384ced4bc1e6d0e110">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e62dcb23-1f35-4ae1-930d-357247b632b6" xmlns:ns3="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0da95f2ece3da1601c5828ed24cd67ab" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EA3D7A0C14B10147AE6D8EE75C54929F" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="aa5a7c350f6ae60729c7095a066db707">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e62dcb23-1f35-4ae1-930d-357247b632b6" xmlns:ns3="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7b0a9a6e26e93aa8b739f286f0d32f7" ns2:_="" ns3:_="">
     <xsd:import namespace="e62dcb23-1f35-4ae1-930d-357247b632b6"/>
     <xsd:import namespace="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -20547,83 +20373,83 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F79F5B3-D02B-4DC0-814E-8FC295650729}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DACAE1F-E6D2-4AE5-ADD9-1BA7C3AABD2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8"/>
     <ds:schemaRef ds:uri="e62dcb23-1f35-4ae1-930d-357247b632b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CFF1821-C103-402C-864D-E689278849AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80109C6E-41F2-45CA-A036-5826EC605CCA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e62dcb23-1f35-4ae1-930d-357247b632b6"/>
     <ds:schemaRef ds:uri="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>547</Words>
-  <Characters>3123</Characters>
+  <Words>520</Words>
+  <Characters>2967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Università degli Studi di Milano</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3663</CharactersWithSpaces>
+  <CharactersWithSpaces>3481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stefania Saltarelli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EA3D7A0C14B10147AE6D8EE75C54929F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>