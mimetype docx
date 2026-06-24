--- v0 (2026-04-07)
+++ v1 (2026-06-24)
@@ -1,365 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F12F2E9" w14:textId="060F8C2C" w:rsidR="00184E45" w:rsidRDefault="00063AB6" w:rsidP="002C5056">
+    <w:p w14:paraId="41651F6F" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MilanoUP</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Publication Proposal Form </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>for external professors, research fellows and scholars</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FD9887" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F70" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PROPOSER’S PERSONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD1629D" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F71" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="2C0D26D1" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EC0E645" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F72" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk92190171"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Name and surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="094EB89D" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F73" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="4CA6D71C" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F96FA38" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F75" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E09E51A" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F76" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="652AB0E5" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37971DA5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F78" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Academic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>(max. 1,000 characters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B591FEE" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F79" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31D12D50" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F7B" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C43406" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F7C" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Qualification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -447,418 +453,314 @@
           </w:rPr>
           <w:id w:val="-696620774"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> External scholar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420C9B7A" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F7D" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78B5743A" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F7E" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6438DE43" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F7F" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMATION ON THE PROPOSAL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B3A0A8" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F80" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A273196" w14:textId="657BAE73" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="2EA05165" w14:textId="77777777" w:rsidR="00E55F6F" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type of work: </w:t>
-[...8 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Type of work:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="393248533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E6E13">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scientific monograph  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1340765160"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="009B7691">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Educational monograph  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1696203275"/>
+          <w:id w:val="871029422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E6E13">
+          <w:r w:rsidR="009B7691">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000E6E13">
+      <w:r w:rsidR="009B7691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Textbook  </w:t>
+        <w:t xml:space="preserve"> Miscellany  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1273544442"/>
+          <w:id w:val="1865783458"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E6E13">
+          <w:r w:rsidR="009B7691">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000E6E13">
+      <w:r w:rsidR="009B7691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Collected Volume </w:t>
+        <w:t xml:space="preserve"> Other  </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...98 lines deleted...]
-    <w:p w14:paraId="633A9580" w14:textId="77777777" w:rsidR="000E6E13" w:rsidRDefault="000E6E13">
+    <w:p w14:paraId="7ED400F1" w14:textId="77777777" w:rsidR="00E55F6F" w:rsidRDefault="00E55F6F">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E618B41" w14:textId="77777777" w:rsidR="00E55F6F" w:rsidRDefault="00E55F6F">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41651F81" w14:textId="26351B35" w:rsidR="00584873" w:rsidRDefault="00E55F6F">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CA61857" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F82" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B009B12" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F83" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Requested publishing format:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-616824252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -914,3091 +816,2496 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Digital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> + Print </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7149D6BB" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F84" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38BFB1EE" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F85" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>The text proposed is unpublished</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D19C3D0" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F86" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="3001159B" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5079DFEC" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F87" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Provisional title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E904702" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F88" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="1BD0ECF7" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A6BB25" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F8A" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>Synopsis and table of contents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>(in Italian and English - max. 2,000 characters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B663A21" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F8B" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="391F85A4" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F8D" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="21CFF585" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0956AA1E" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F8E" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Topic/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC8E397" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F8F" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="420AA4BE" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F91" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D5ED40F" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651F92" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="7077"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="45B8C306" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F95" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="283" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F9FE6B" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F93" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pStyle w:val="Testonormale"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76A226D5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F94" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pStyle w:val="Testonormale"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="036A26F4" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F98" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="283" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1E8A94" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F96" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pStyle w:val="Testonormale"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB741F5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F97" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pStyle w:val="Testonormale"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="14AC0E2B" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A65150B" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F99" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Expected number of pages*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32E4F587" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F9A" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27A83E19" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651F9C" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>A page consists of 2,000 characters including spaces.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="70297345" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651F9F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C62FA94" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651F9D" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Expected number of illustrations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C33F420" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651F9E" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="013823D1" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FA0" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61C2C53E" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FA1" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0815BDD6" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FA2" w14:textId="145770AE" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subject area: </w:t>
+        <w:t>Subject area</w:t>
+      </w:r>
+      <w:r w:rsidR="00611006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (select one option</w:t>
+      </w:r>
+      <w:r w:rsidR="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidR="00611006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45205F4F" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="1865C77E" w14:textId="77777777" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1707563318"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07" w:rsidRPr="008A29EE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
-[...8 lines deleted...]
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07" w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00611006" w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
+        <w:t>Applied Science</w:t>
       </w:r>
-      <w:r w:rsidR="00063AB6">
+    </w:p>
+    <w:p w14:paraId="330F7FF4" w14:textId="7B42FB8B" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-934829532"/>
+          <w:id w:val="491375347"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidRPr="008A29EE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cultural heritage</w:t>
+        <w:t xml:space="preserve"> A</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>rts</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDA584B" w14:textId="2B279CAD" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="635458897"/>
+          <w:id w:val="-380096946"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="008A29EE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Philosophy</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>History</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1B12BE" w14:textId="6B4EC9BC" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1712260003"/>
+          <w:id w:val="-1829511015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...377 lines deleted...]
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidRPr="008A29EE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidRPr="008A29EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Social sciences, political sciences, environmental humanities</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Languages and Linguistic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2BE179" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="16DE9ED0" w14:textId="2BFB0E69" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="391474155"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008A29EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E9E351" w14:textId="768172C1" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-352493877"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008A29EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law, Society, Economics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C88545" w14:textId="57E6CA33" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1216047119"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008A29EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Literatures and Cultures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE8E635" w14:textId="0E13CB0F" w:rsidR="00611006" w:rsidRPr="008A29EE" w:rsidRDefault="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1129984686"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008A29EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Philosophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41651FAC" w14:textId="456953C0" w:rsidR="00584873" w:rsidRPr="008A29EE" w:rsidRDefault="00611006" w:rsidP="00611006">
+      <w:pPr>
+        <w:pStyle w:val="Testonormale"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1985461812"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008A29EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41651FAD" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2475C383" w14:textId="0D7B1754" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
-      <w:pPr>
+    <w:p w14:paraId="744866DB" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRPr="0039677D" w:rsidRDefault="00B61A2A" w:rsidP="00091978">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039677D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Materials to be submitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189EE05D" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="00B61A2A" w:rsidP="00091978">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For evaluation by the Editorial Board, a brief introduction, the table of contents, and at least two chapters/contributions of the volume are required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22120C8E" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="00B61A2A" w:rsidP="00091978">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297862FA" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="00B61A2A" w:rsidP="00091978">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Table of contents</w:t>
+        <w:t>Delivery date of the complete draft of the volume</w:t>
       </w:r>
-      <w:r w:rsidR="000E6E13">
-[...7 lines deleted...]
-      <w:r w:rsidR="000E6E13">
+    </w:p>
+    <w:p w14:paraId="0A79DDED" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="008A29EE" w:rsidP="00091978">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>(max. 2,000 characters)</w:t>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1674637975"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B61A2A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B61A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immediate delivery</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00B61A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B61A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1498337654"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B61A2A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B61A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B61A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="54DA4970" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
-      <w:pPr>
+    <w:p w14:paraId="00437D0E" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="00B61A2A" w:rsidP="00B61A2A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Please note: if the full text is not submitted within 6 months from the approval date of the proposal, it will be considered invalid and must be resubmitted.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>______________________________________________________________________________</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...713 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="6C2487A5" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="218A629B" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="49F4502A" w14:textId="77777777" w:rsidR="00B61A2A" w:rsidRDefault="00B61A2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41651FB5" w14:textId="4F3BF35F" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Educational goals or intended audience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>(max. 1,000 characters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54F59366" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FB6" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5074ABBE" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FB8" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="7DEAC895" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26ED79F5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651FB9" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Language in which the text was written</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6C6EFC" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FBA" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="331DF2E4" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FBC" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="07AB819B" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FBF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EFBEAEC" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651FBD" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page" w:clear="all"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Sponsoring entity, if any</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41702E42" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FBE" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="0F1E6BFF" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5997D2CD" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651FC0" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Any issues relating to completing or editing the work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="307EE4DB" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FC1" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D21BF39" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FC3" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B1C047" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FC4" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682A4413" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FC5" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SUBMISSION OF THE DOCUMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38827667" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FC6" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00051DAC" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FC7" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form and the draft of the text compliant with the above declared status must be sent in Word, RTF or ODT format to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tooltip="mailto:redazione.milanoup@unimi.it" w:history="1">
+      <w:hyperlink r:id="rId11" w:tooltip="mailto:redazione.milanoup@unimi.it" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>redazione.milanoup@unimi.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please name your file as follows: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">text </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>title_name_surname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4FF133" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FC8" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The editorial staff will send the text to the relevant Editorial Board, which will check if it is consistent with MilanoUP editorial policies and give the green light for publication, or reject the submission. </w:t>
+        <w:t xml:space="preserve">The editorial staff will send the text to the relevant Editorial Board, which will check if it is consistent with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>MilanoUP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editorial policies and give the green light for publication, or reject the submission. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E527B2" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FC9" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The proposer will then receive an e-mail stating the outcome of the evaluation by the Editorial Board.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3083CC" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FCA" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223D026D" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FCB" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARATION </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1992D6DB" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FCC" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31495F6F" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+    <w:p w14:paraId="41651FCD" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For the purposes of publication, the proposer hereby declares that the text complies with </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MilanoUP Editorial Guidelines</w:t>
+        <w:t>MilanoUP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editorial Guidelines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and confirms that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DEF0ED" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="41651FCE" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="460841036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>The text does not infringe upon anyone's copyright, nor does it infringe upon any inalienable or economic right of any other author or entitled person, whether in terms of text, images, photographs, tables, or other content;</w:t>
+        <w:t xml:space="preserve">The text does not infringe upon anyone's copyright, nor does it infringe upon any inalienable or economic right of any other author or entitled person, whether in terms of text, images, photographs, tables, or other </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>content;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="11CD9881" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="41651FCF" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-41987127"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>The text is not the result of any activities falling within the scope of industrial property rights, nor is it the subject of any patent registration or related filing;</w:t>
+        <w:t xml:space="preserve">The text is not the result of any activities falling within the scope of industrial property rights, nor is it the subject of any patent registration or related </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>filing;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="17604FA1" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="41651FD0" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1938512937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>The text was not produced within the scope of any public or private grant, the terms of which restrict disseminating the findings thereof for reasons of confidentiality or privacy;</w:t>
+        <w:t xml:space="preserve">The text was not produced within the scope of any public or private grant, the terms of which restrict disseminating the findings thereof for reasons of confidentiality or </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>privacy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="64DB80E5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="41651FD1" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="151880544"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">He / she is willing to opt for one of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tooltip="https://creativecommons.it/chapterIT/index.php/license-your-work/" w:history="1">
-        <w:r w:rsidR="00063AB6">
+      <w:hyperlink r:id="rId12" w:tooltip="https://creativecommons.it/chapterIT/index.php/license-your-work/" w:history="1">
+        <w:r w:rsidR="00010A07">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Creative Commons</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> license</w:t>
       </w:r>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>to be later agreed with MilanoUP when negotiating the terms of the publishing contract;</w:t>
+        <w:t xml:space="preserve">to be later agreed with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>MilanoUP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when negotiating the terms of the publishing contract;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ECADE0" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="41651FD2" w14:textId="31411025" w:rsidR="00584873" w:rsidRDefault="008A29EE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-240947888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00063AB6">
+          <w:r w:rsidR="00010A07">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00063AB6">
+      <w:r w:rsidR="00010A07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>He / she accepts MilanoUP publication terms and conditions, according to which external proposers may be asked to pay a publication fee, starting from a minimum contribution of 2,000.00 euros. Any increase in price will depend on the characteristics of the volume. The publication fee will be specified in the contract, which will be sent to the author upon positive outcome of the peer review process.</w:t>
+        <w:t xml:space="preserve">He / she accepts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>MilanoUP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publication terms and conditions, according to which external proposers may be asked to pay a publication fee</w:t>
+      </w:r>
+      <w:r w:rsidR="0078325E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00010A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Any increase in price will depend on the characteristics of the volume. The publication fee will be specified in the contract, which will be sent to the author upon positive outcome of the peer review process.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="7360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184E45" w14:paraId="7E3C203F" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D75EAA" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FD3" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16577601" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651FD4" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3456BA76" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FD5" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184E45" w14:paraId="35755824" w14:textId="77777777">
+      <w:tr w:rsidR="00584873" w14:paraId="41651FD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63AE19DB" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+          <w:p w14:paraId="41651FD7" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br/>
               <w:t>Proposer’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2922C1E6" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+          <w:p w14:paraId="41651FD8" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71C330C5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FDA" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6832F1A5" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FDB" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056D3F5B" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+    <w:p w14:paraId="41651FDC" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
       <w:pPr>
         <w:pStyle w:val="Testonormale"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00184E45">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00584873">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="1134" w:bottom="1135" w:left="1134" w:header="708" w:footer="136" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE34E4F" w14:textId="77777777" w:rsidR="003E7C1F" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="79247784" w14:textId="77777777" w:rsidR="00010A07" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1117D511" w14:textId="77777777" w:rsidR="003E7C1F" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="25C06BF0" w14:textId="77777777" w:rsidR="00010A07" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14D62811" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE3" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="055D84D3" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE4" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Milano University Press                            email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:tooltip="mailto:redazione.milanoup@unimi.it" w:history="1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
         </w:rPr>
         <w:t>redazione.milanoup@unimi.it</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">p. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4047,120 +3354,120 @@
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FBD3857" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+  <w:p w14:paraId="41651FE5" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="06A3DE88" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE7" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02F74508" w14:textId="77777777" w:rsidR="003E7C1F" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="5003B952" w14:textId="77777777" w:rsidR="00010A07" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D92EE91" w14:textId="77777777" w:rsidR="003E7C1F" w:rsidRDefault="003E7C1F">
+    <w:p w14:paraId="4B1EC5F3" w14:textId="77777777" w:rsidR="00010A07" w:rsidRDefault="00010A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B0D4210" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE1" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15BFA947" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00063AB6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE2" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00010A07">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22945583" wp14:editId="2FA13AF0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41651FE8" wp14:editId="41651FE9">
               <wp:extent cx="3810000" cy="825408"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Immagine 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="2" name="logogrande.jpg"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3974721" cy="861093"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
@@ -4185,853 +3492,3891 @@
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:300.00pt;height:64.99pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
               <v:imagedata r:id="rId2" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0339DE0E" w14:textId="77777777" w:rsidR="00184E45" w:rsidRDefault="00184E45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41651FE6" w14:textId="77777777" w:rsidR="00584873" w:rsidRDefault="00584873">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006853EB"/>
+    <w:nsid w:val="05D727AF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3DE0231C"/>
+    <w:tmpl w:val="317267E8"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="067023A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45C60EC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1212" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07FF7D6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="968E6018"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A767F59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B78C22E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF26E59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BD02BD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1212" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="2F5496"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D864725"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EEA3544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A437EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7884B68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A7151B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D930A374"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D91749"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE302538"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096229FA"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C23B72"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="342E4F0C"/>
+    <w:tmpl w:val="637A9D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2E3DEE"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C46719"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C46511E"/>
+    <w:tmpl w:val="0F104398"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A02292"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FAF67C74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35221E23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97BEECA2"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="2F5496"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35BA52A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2FC1392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362B46BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A3C9D36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15313470"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC81822"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F6441EC2"/>
+    <w:tmpl w:val="1E74BAFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41077459"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="881E8DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1212" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EE50E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="147C3654"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E0256D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="104C94A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480E010C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADEE2A96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2209D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9060EAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5258A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7608ACA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CAE7BFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75884952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57621A64"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5552B390"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588F3C53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="015CA3EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C364014"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB627166"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1212" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="2F5496"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F73782D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FF83B6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B402223"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8C3BB8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="829C2054"/>
+    <w:tmpl w:val="8AE6FB4C"/>
     <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Trebuchet MS" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D32D5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF4EE96C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E404560"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DB5609"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6ADACC72"/>
+    <w:tmpl w:val="AEF09826"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66756AEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0410001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D27CE7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02909952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7C3657"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3302D56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71AB7AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B9647FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7405367C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CED20ADE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797F3F70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D3C49ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CF2AA6"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799D5FEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BE3214DA"/>
+    <w:tmpl w:val="E4261D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C74784"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E751089"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8946BD0C"/>
+    <w:tmpl w:val="FC701C02"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5062,3272 +7407,235 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3037 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1227566917">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1050110822">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="778262201">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1318341952">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1031803185">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="308674850">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="891964941">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="811826399">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1833328019">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="308635609">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="920721278">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="752044129">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1449548102">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="606304428">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1860271542">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1415279248">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="31469038">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="18" w16cid:durableId="1482234872">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="19" w16cid:durableId="704410473">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="251593086">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1005592170">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1865051261">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1274047492">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1480148226">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1459911908">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1703164726">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1075710758">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="28" w16cid:durableId="599679524">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="4872017">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1096630363">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="31" w16cid:durableId="38091305">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="32" w16cid:durableId="2079935126">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="33" w16cid:durableId="1677732755">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="191693388">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="35" w16cid:durableId="841120170">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="36" w16cid:durableId="922957854">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="37" w16cid:durableId="2049717859">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="38" w16cid:durableId="287974149">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="17">
-[...20 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="39" w16cid:durableId="1383139666">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00184E45"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CD5626"/>
+    <w:rsidRoot w:val="00584873"/>
+    <w:rsid w:val="00010A07"/>
+    <w:rsid w:val="00224CA0"/>
+    <w:rsid w:val="00584873"/>
+    <w:rsid w:val="00611006"/>
+    <w:rsid w:val="0078325E"/>
+    <w:rsid w:val="008A29EE"/>
+    <w:rsid w:val="009B7691"/>
+    <w:rsid w:val="00B61A2A"/>
+    <w:rsid w:val="00E55F6F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BE2701D"/>
-  <w15:docId w15:val="{DE2BCE5C-EAB5-4D94-BD7F-F56DB33F58ED}"/>
+  <w14:docId w14:val="41651F6F"/>
+  <w15:docId w15:val="{66ABC0D7-6C42-40C3-A9FD-3762AB653BD8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20430,72 +19738,57 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
     <w:name w:val="Menzione non risolta1"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redazione.milanoup@unimi.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.it/chapterIT/index.php/license-your-work/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.it/chapterIT/index.php/license-your-work/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redazione.milanoup@unimi.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redazione.milanoup@unimi.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -20674,82 +19967,340 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e62dcb23-1f35-4ae1-930d-357247b632b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EA3D7A0C14B10147AE6D8EE75C54929F" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="aa5a7c350f6ae60729c7095a066db707">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e62dcb23-1f35-4ae1-930d-357247b632b6" xmlns:ns3="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7b0a9a6e26e93aa8b739f286f0d32f7" ns2:_="" ns3:_="">
+    <xsd:import namespace="e62dcb23-1f35-4ae1-930d-357247b632b6"/>
+    <xsd:import namespace="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e62dcb23-1f35-4ae1-930d-357247b632b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tag immagine" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bee05711-3774-4441-9f8e-40cfb075b689" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ba071c0-8139-40ba-accd-0aeabbe18db8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DDF900-56F6-4868-BD85-FE48C6F90E2C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d8bf89bb-46af-4bf7-ad3f-015a3658dbe8"/>
+    <ds:schemaRef ds:uri="e62dcb23-1f35-4ae1-930d-357247b632b6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A492915-3CE7-43DD-B6B0-AF09CBDFBE18}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742B5C41-4A0B-4A8A-BFBE-DE623E79AECF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FEA1F6-E3D5-4A9B-A853-EC1369B4A5DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>611</Words>
-  <Characters>3484</Characters>
+  <Words>573</Words>
+  <Characters>3160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Università degli Studi di Milano</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4087</CharactersWithSpaces>
+  <CharactersWithSpaces>3671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stefania Saltarelli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100EA3D7A0C14B10147AE6D8EE75C54929F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>